--- v0 (2025-11-02)
+++ v1 (2026-11-08)
@@ -1,10930 +1,493 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7962998E" w14:textId="401D01A7" w:rsidR="006F3393" w:rsidRDefault="006F3393">
       <w:pPr>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3233" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D852355" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="00BE6CAE">
+    <w:p w14:paraId="4D852355" w14:textId="77777777" w:rsidR="006F3393" w:rsidRPr="005152DC" w:rsidRDefault="00BE6CAE" w:rsidP="005152DC">
       <w:pPr>
         <w:spacing w:before="20" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="108" w:right="6378"/>
+        <w:ind w:right="6378"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005152DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="53"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005152DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-57"/>
-          <w:sz w:val="23"/>
-[...8 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="07A95F54" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
+    <w:p w14:paraId="07A95F54" w14:textId="77777777" w:rsidR="006F3393" w:rsidRPr="005152DC" w:rsidRDefault="006F3393">
       <w:pPr>
         <w:spacing w:before="4" w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07BADF21" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="00BE6CAE">
+    <w:p w14:paraId="5AAB460A" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Eagle Scout Candidate ______________________________ has listed you as a reference on their Eagle Scout Rank Application. We are asking you to write a letter of reference based on your knowledge of the candidate. Your candid input and honesty will be greatly appreciated. Your reference letter will be used by the Eagle Board of Review to evaluate the candidate for possible advancement to the rank of Eagle Scout.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AAC213" w14:textId="00EC77FA" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please seal your letter in an envelope, include a return address, and mail it to the address below. Do not mail it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to either</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Michigan Crossroads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council service center or directly to the candidate. It would be helpful if your letter arrived before ______________________________. The letter will be delivered to the Eagle Board of Review at the appropriate time. It will be opened and reviewed only by the panel and will not be seen by anyone outside of it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE447F0" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For reference, the Scout Oath and Law are printed below. As you read them, remember that this Scout has affirmed their belief in them and commitment to them many times during their Scouting career. They provide a concise definition of an ethical way of life. To the best of your ability, please address the following questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA8B7E7" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>How long have you known the candidate, and in what capacity?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA3DA2E" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Do you feel the candidate lives by the Scout Oath and Law?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF5F892" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Does the candidate demonstrate leadership among their peers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764DB50E" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Are there any special characteristics or outstanding personality traits you would like to mention?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E27C6E2" w14:textId="77777777" w:rsidR="000C4545" w:rsidRPr="005152DC" w:rsidRDefault="000C4545" w:rsidP="000C4545">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Thank you for taking a few moments to help this Eagle Scout candidate prepare for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097A5CFF" w14:textId="77777777" w:rsidR="006F3393" w:rsidRPr="005152DC" w:rsidRDefault="00BE6CAE" w:rsidP="005152DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="108" w:right="47"/>
+        <w:ind w:right="6851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="23"/>
-[...12 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roop</w:t>
+      </w:r>
+      <w:r w:rsidR="00782480" w:rsidRPr="005152DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="23"/>
-[...17 lines deleted...]
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 179 Advancement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...221 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidRPr="005152DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...2257 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="270E9EA6" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
-[...4 lines deleted...]
-          <w:szCs w:val="26"/>
+    <w:p w14:paraId="364E4EB3" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
+      <w:pPr>
+        <w:spacing w:before="10" w:after="0" w:line="100" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E91FD7" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="00BE6CAE">
-[...8082 lines deleted...]
-    <w:p w14:paraId="100DF80C" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
+    <w:p w14:paraId="752DEC00" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F198AA" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
+    <w:p w14:paraId="7DC3BBC0" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097A5CFF" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="00BE6CAE">
-[...133 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5906A96A" w14:textId="77777777" w:rsidR="006F3393" w:rsidRDefault="006F3393">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:sectPr w:rsidR="006F3393" w:rsidSect="00294CFB">
-          <w:headerReference w:type="default" r:id="rId6"/>
-          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="619" w:right="907" w:bottom="274" w:left="907" w:header="576" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F9E1A4D" w14:textId="77777777" w:rsidR="00782480" w:rsidRPr="00782480" w:rsidRDefault="00BE6CAE">
       <w:pPr>
         <w:spacing w:before="23" w:after="0" w:line="264" w:lineRule="exact"/>
         <w:ind w:left="540" w:right="-60"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00782480">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="23"/>
@@ -13719,642 +3282,649 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218D38CD" w14:textId="3660D34C" w:rsidR="006F3393" w:rsidRPr="00BE6CAE" w:rsidRDefault="00BE6CAE" w:rsidP="00BE6CAE">
+    <w:p w14:paraId="218D38CD" w14:textId="383D216E" w:rsidR="006F3393" w:rsidRPr="00BE6CAE" w:rsidRDefault="00BE6CAE" w:rsidP="00BE6CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4220"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>c/</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-24"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007069BB">
-[...5 lines deleted...]
-        <w:t>Tom Brown</w:t>
+      <w:r w:rsidR="00CD7E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Jim Weinfurther</w:t>
       </w:r>
       <w:r w:rsidR="00782480" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C8C260" w14:textId="15193A60" w:rsidR="006F3393" w:rsidRPr="00BE6CAE" w:rsidRDefault="007069BB" w:rsidP="00BE6CAE">
+    <w:p w14:paraId="1AA71DF7" w14:textId="47AF9520" w:rsidR="006F3393" w:rsidRPr="00BE6CAE" w:rsidRDefault="00CD7E20" w:rsidP="00BE6CAE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4220"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD7E20">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>23950 Fairview Street</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Farmington MI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E20">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  48335</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD7E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>lea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="16"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>cl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="11"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="9"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>dd</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-21"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="7"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="25"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">f </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="17"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CAE">
+      <w:r w:rsidR="00BE6CAE" w:rsidRPr="00BE6CAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18355317" w14:textId="77777777" w:rsidR="00782480" w:rsidRPr="00BE6CAE" w:rsidRDefault="00782480">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4220"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:sectPr w:rsidR="00782480" w:rsidRPr="00BE6CAE" w:rsidSect="00782480">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="620" w:right="900" w:bottom="280" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
@@ -14364,109 +3934,123 @@
     <w:p w14:paraId="50C16256" w14:textId="77777777" w:rsidR="00782480" w:rsidRDefault="00782480">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4220"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="264" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00782480" w:rsidSect="006F3393">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="620" w:right="900" w:bottom="280" w:left="900" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="319BD855" w14:textId="77777777" w:rsidR="00DB6C8D" w:rsidRDefault="00DB6C8D" w:rsidP="00294CFB">
+    <w:p w14:paraId="641D2EB8" w14:textId="77777777" w:rsidR="004635F2" w:rsidRDefault="004635F2" w:rsidP="00294CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69197FB0" w14:textId="77777777" w:rsidR="00DB6C8D" w:rsidRDefault="00DB6C8D" w:rsidP="00294CFB">
+    <w:p w14:paraId="75916DA2" w14:textId="77777777" w:rsidR="004635F2" w:rsidRDefault="004635F2" w:rsidP="00294CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70184BC9" w14:textId="06A0F87C" w:rsidR="00294CFB" w:rsidRDefault="00294CFB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12B9FA32" wp14:editId="2A9A3A77">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-397180</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-707390</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7406640" cy="867400"/>
           <wp:effectExtent l="0" t="0" r="3810" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="5" name="Picture 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -14499,76 +4083,76 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24ED0A81" w14:textId="77777777" w:rsidR="00DB6C8D" w:rsidRDefault="00DB6C8D" w:rsidP="00294CFB">
+    <w:p w14:paraId="561AF1FB" w14:textId="77777777" w:rsidR="004635F2" w:rsidRDefault="004635F2" w:rsidP="00294CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C5D126A" w14:textId="77777777" w:rsidR="00DB6C8D" w:rsidRDefault="00DB6C8D" w:rsidP="00294CFB">
+    <w:p w14:paraId="48F5E248" w14:textId="77777777" w:rsidR="004635F2" w:rsidRDefault="004635F2" w:rsidP="00294CFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A0ACA99" w14:textId="3DF230E9" w:rsidR="00294CFB" w:rsidRDefault="00294CFB" w:rsidP="00294CFB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-270"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="549D0731" wp14:editId="66F7728B">
           <wp:extent cx="3072130" cy="702310"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -14587,122 +4171,284 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3072130" cy="702310"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26FF3F16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C07CE5D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2062291118">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F3393"/>
     <w:rsid w:val="00032D81"/>
+    <w:rsid w:val="000C4545"/>
     <w:rsid w:val="00294CFB"/>
+    <w:rsid w:val="004635F2"/>
+    <w:rsid w:val="005152DC"/>
     <w:rsid w:val="005B20C7"/>
     <w:rsid w:val="006F3393"/>
     <w:rsid w:val="007069BB"/>
     <w:rsid w:val="00782480"/>
+    <w:rsid w:val="008C77C4"/>
     <w:rsid w:val="009224A3"/>
     <w:rsid w:val="00BE6CAE"/>
     <w:rsid w:val="00C41E46"/>
+    <w:rsid w:val="00CD7E20"/>
     <w:rsid w:val="00DB6C8D"/>
     <w:rsid w:val="00F30784"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F7F2E7F"/>
   <w15:docId w15:val="{843BBCAD-CB8B-479B-AC92-E9016F97B893}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15129,59 +4875,76 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00294CFB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00294CFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00294CFB"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C4545"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -15436,77 +5199,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>338</Words>
-  <Characters>1927</Characters>
+  <Words>328</Words>
+  <Characters>1873</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Request for Letter of Reference.doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2261</CharactersWithSpaces>
+  <CharactersWithSpaces>2197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Request for Letter of Reference.doc</dc:title>
   <dc:creator>savagem</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2013-04-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-07-13T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>